--- v1 (2026-03-16)
+++ v2 (2026-09-01)
@@ -1,72 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2166C536" w14:textId="77777777" w:rsidR="00216D42" w:rsidRDefault="00216D42">
-[...9 lines deleted...]
-    <w:p w14:paraId="3AC7CD19" w14:textId="79ADEFE5" w:rsidR="00883364" w:rsidRDefault="00883364" w:rsidP="005D2956">
+    <w:p w14:paraId="3AC7CD19" w14:textId="4C08B692" w:rsidR="00883364" w:rsidRDefault="00883364" w:rsidP="003E5A1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -193,66 +186,67 @@
     <w:p w14:paraId="49E53D72" w14:textId="77777777" w:rsidR="00677677" w:rsidRDefault="00677677" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00677677" w:rsidSect="00860049">
           <w:headerReference w:type="even" r:id="rId7"/>
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1706" w:right="1268" w:bottom="1251" w:left="1704" w:header="22" w:footer="738" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64A4CC8D" w14:textId="1F2B835A" w:rsidR="00030DC4" w:rsidRDefault="00367CF8" w:rsidP="00232875">
+    <w:p w14:paraId="64A4CC8D" w14:textId="1F2B835A" w:rsidR="00030DC4" w:rsidRDefault="00A65101" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F655FA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="7D04F062">
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:17.7pt;height:17.15pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+        <w:pict w14:anchorId="7E6E4085">
+          <v:shape id="Imagem 3" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:17.4pt;height:16.6pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId13" o:title=""/>
+            <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00FF12EF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A63483">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dados do Autor</w:t>
       </w:r>
       <w:r w:rsidR="00B9681D">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
       <w:r w:rsidR="00B9681D" w:rsidRPr="005E0B15">
@@ -267,51 +261,51 @@
     <w:p w14:paraId="4BF00848" w14:textId="77777777" w:rsidR="00EB2817" w:rsidRDefault="00EB2817" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F995126" w14:textId="77AB1E88" w:rsidR="00EB2817" w:rsidRPr="005E0B15" w:rsidRDefault="00EB2817" w:rsidP="00EB2817">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715A46">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06DC619C" wp14:editId="6E505367">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06DC619C" wp14:editId="78C995B2">
             <wp:extent cx="228600" cy="219075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1022967177" name="Imagem 2" descr="Ícone&#10;&#10;Descrição gerada automaticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1022967177" name="Imagem 2" descr="Ícone&#10;&#10;Descrição gerada automaticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -356,51 +350,51 @@
     <w:p w14:paraId="379CB93E" w14:textId="77777777" w:rsidR="00EB2817" w:rsidRDefault="00EB2817" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5194CDFE" w14:textId="15EECBA6" w:rsidR="00EB2817" w:rsidRPr="005E0B15" w:rsidRDefault="00EB2817" w:rsidP="00EB2817">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715A46">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A27BD45" wp14:editId="0330483F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A27BD45" wp14:editId="01A02C21">
             <wp:extent cx="228600" cy="219075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1606332967" name="Imagem 3" descr="Ícone&#10;&#10;Descrição gerada automaticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1606332967" name="Imagem 3" descr="Ícone&#10;&#10;Descrição gerada automaticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -442,580 +436,620 @@
         </w:rPr>
         <w:t>(Editado pela edição da revista após aprovação).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="5A8E8F99" w14:textId="77777777" w:rsidR="00EB2817" w:rsidRDefault="00EB2817" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B411214" w14:textId="77777777" w:rsidR="00030DC4" w:rsidRDefault="00030DC4" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F16564B" w14:textId="6151B206" w:rsidR="00030DC4" w:rsidRDefault="008C1747" w:rsidP="00232875">
+    <w:p w14:paraId="63AC1117" w14:textId="4509F897" w:rsidR="009978B5" w:rsidRDefault="009978B5" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203EAA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rece</w:t>
+      </w:r>
+      <w:r w:rsidR="00700728" w:rsidRPr="00203EAA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>bido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203EAA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2537CFD3" w14:textId="77777777" w:rsidR="0055576C" w:rsidRDefault="0055576C" w:rsidP="00232875">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A31AD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>00/00/0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737484A9" w14:textId="47D23523" w:rsidR="000A31AD" w:rsidRPr="004A4590" w:rsidRDefault="000A31AD" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7F4E455C" w14:textId="77777777" w:rsidR="008C1747" w:rsidRDefault="008C1747" w:rsidP="00232875">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203EAA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Aprova</w:t>
+      </w:r>
+      <w:r w:rsidR="00700728" w:rsidRPr="00203EAA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203EAA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 00/00/0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54590590" w14:textId="77777777" w:rsidR="00030DC4" w:rsidRDefault="00030DC4" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:bCs/>
-[...4 lines deleted...]
-    <w:p w14:paraId="63AC1117" w14:textId="108FFFA0" w:rsidR="009978B5" w:rsidRDefault="009978B5" w:rsidP="00232875">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73802A29" w14:textId="77777777" w:rsidR="008C1747" w:rsidRDefault="008C1747" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:bCs/>
-[...18 lines deleted...]
-    <w:p w14:paraId="737484A9" w14:textId="5E6132C0" w:rsidR="000A31AD" w:rsidRPr="004A4590" w:rsidRDefault="000A31AD" w:rsidP="00232875">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556BF0EF" w14:textId="2F0BD1E6" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:bCs/>
-[...11 lines deleted...]
-    <w:p w14:paraId="54590590" w14:textId="77777777" w:rsidR="00030DC4" w:rsidRDefault="00030DC4" w:rsidP="00232875">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUMO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720FF9CC" w14:textId="77777777" w:rsidR="00FF103D" w:rsidRPr="00B55405" w:rsidRDefault="00FF103D" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="73802A29" w14:textId="77777777" w:rsidR="008C1747" w:rsidRDefault="008C1747" w:rsidP="00232875">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D04325B" w14:textId="735E4E9E" w:rsidR="00232875" w:rsidRDefault="005B57C8" w:rsidP="00232875">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O Título do artigo deve ter fonte do tipo Times New Roman, tamanho 12, centralizado. Na identificação do autor, </w:t>
+      </w:r>
+      <w:r w:rsidR="004107DF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>deixar sem informações e inseri-las na plataforma da revista quando da submissão do artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63BD" w:rsidRPr="00EE63BD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O resumo deve conter entre </w:t>
+      </w:r>
+      <w:r w:rsidR="00743418">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>150</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63BD" w:rsidRPr="00EE63BD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63BD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63BD" w:rsidRPr="00EE63BD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00743418">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63BD" w:rsidRPr="00EE63BD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 palavras. O resumo deve deixar claro qual o objeto/problema de estudo, objetivos, justificativa, metodologia e resultados. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quanto a formatação</w:t>
+      </w:r>
+      <w:r w:rsidR="00311F32" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o resumo e o abstr</w:t>
+      </w:r>
+      <w:r w:rsidR="00311F32" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>act deverão se apresentar sem r</w:t>
+      </w:r>
+      <w:r w:rsidR="001775CF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuo de margem à direita, espaçamento (entre linhas) simples e em fonte do tipo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New Roman, tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5DED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00311F32" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As palavras-chave </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>deverão apresentar-se com o espaço de uma linha imediatamente abaixo do resumo e do abstract (keywords) em um número mínimo de 03 (três) e no máximo de 05 (cinco) palavras-chave (keywords)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82989">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separadas por ponto e vírgula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. O termo "palavras-chave" deve vir em negrito e as palavras sem qualquer marcação</w:t>
+      </w:r>
+      <w:r w:rsidR="00311F32" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622AAF48" w14:textId="77777777" w:rsidR="00D343F4" w:rsidRPr="00B55405" w:rsidRDefault="00D343F4" w:rsidP="00232875">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07361AFA" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4" w:rsidP="00232875">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001230C2" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inserir palavras-chave separadas po</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3DF7" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r “ponto e vírgula”</w:t>
+      </w:r>
+      <w:r w:rsidR="001230C2" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; por exemplo: Palavra1; Palavra2; Palavra3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A400A0" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deve conter entre 3 e 5 palavras-chave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BABE16" w14:textId="77777777" w:rsidR="004107DF" w:rsidRPr="00B55405" w:rsidRDefault="004107DF">
+      <w:pPr>
+        <w:spacing w:after="194" w:line="238" w:lineRule="auto"/>
+        <w:ind w:right="-15"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B59A46" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRPr="00B55405" w:rsidRDefault="00AF52B4" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55405">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">RESUMO </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D04325B" w14:textId="735E4E9E" w:rsidR="00232875" w:rsidRDefault="005B57C8" w:rsidP="00232875">
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630792D2" w14:textId="06B386CD" w:rsidR="00232875" w:rsidRDefault="00BE6474" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55405">
-[...29 lines deleted...]
-      <w:r w:rsidR="00EE63BD" w:rsidRPr="00EE63BD">
+      <w:r w:rsidRPr="00BE6474">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abstract é a versão em inglês do resumo do artigo e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6474">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deve conter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> também</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6474">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre 200 e 250 palavras. Quanto a formatação, abstract dever</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6474">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se apresentar sem récuo de margem à direita, espaçamento (entre linhas) simples e em fonte do tipo Times New Roman, tamanho 12.</w:t>
+      </w:r>
+      <w:r w:rsidR="00122A73">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE63BD">
-[...108 lines deleted...]
-    <w:p w14:paraId="622AAF48" w14:textId="77777777" w:rsidR="00D343F4" w:rsidRPr="00B55405" w:rsidRDefault="00D343F4" w:rsidP="00232875">
+      <w:r w:rsidR="00A400A0" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deve conter </w:t>
+      </w:r>
+      <w:r w:rsidR="00122A73">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o mesmo número de</w:t>
+      </w:r>
+      <w:r w:rsidR="00A400A0" w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidR="00122A73">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do resumo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F27AC1F" w14:textId="77777777" w:rsidR="00D343F4" w:rsidRPr="00B55405" w:rsidRDefault="00D343F4" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07361AFA" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4" w:rsidP="00232875">
+    <w:p w14:paraId="7A732510" w14:textId="178F95B5" w:rsidR="00962E90" w:rsidRDefault="00AF52B4" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...165 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:sectPr w:rsidR="00677677" w:rsidSect="006650EA">
+        <w:sectPr w:rsidR="00962E90" w:rsidSect="006650EA">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1706" w:right="1268" w:bottom="1251" w:left="1704" w:header="22" w:footer="738" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="71D69891" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4" w:rsidP="00232875">
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key-words: </w:t>
+      </w:r>
+      <w:r w:rsidR="00267CF2" w:rsidRPr="00267CF2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>democracy</w:t>
+      </w:r>
+      <w:r w:rsidR="00267CF2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00267CF2" w:rsidRPr="00267CF2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>legal magazine; science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55405">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BDC1BB" w14:textId="77777777" w:rsidR="00037E23" w:rsidRDefault="00037E23" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2926EEA6" w14:textId="77777777" w:rsidR="00037E23" w:rsidRDefault="00037E23" w:rsidP="00232875">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEFA390" w14:textId="77777777" w:rsidR="00037E23" w:rsidRDefault="00037E23" w:rsidP="00232875">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D69891" w14:textId="559E1099" w:rsidR="00CC06B6" w:rsidRPr="007E7DB3" w:rsidRDefault="00AF52B4" w:rsidP="00232875">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E7DB3">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTRODUÇÃO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42951B88" w14:textId="77777777" w:rsidR="000502D0" w:rsidRDefault="000502D0" w:rsidP="00232875">
+    <w:p w14:paraId="42951B88" w14:textId="77777777" w:rsidR="000502D0" w:rsidRPr="007E7DB3" w:rsidRDefault="000502D0" w:rsidP="00232875">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50A7EF95" w14:textId="3A0A2EF8" w:rsidR="00CC06B6" w:rsidRDefault="003D3DF7" w:rsidP="00BF7822">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="879"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Na introdução devem ser inseridas informações como contextualização do trabalho, justificativa com relevância científica ou social, quando pertinente referencial teórico, problema da pesquisa e objetivos. Esses itens devem ser apresentados durante a introdução, sem tópicos ou subseções. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559EF92D" w14:textId="23646E28" w:rsidR="003E2D22" w:rsidRDefault="003E2D22" w:rsidP="000502D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="851"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">O corpo do texto deve seguir a seguinte formatação: </w:t>
       </w:r>
       <w:r w:rsidRPr="003E2D22">
         <w:t>papel A-4 (29,7 x 21 cm)</w:t>
       </w:r>
@@ -1221,104 +1255,88 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="270991B0" w14:textId="68DD4EB4" w:rsidR="00C4625E" w:rsidRPr="000E74BE" w:rsidRDefault="009F6915" w:rsidP="00C4625E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4BAD33" w14:textId="77777777" w:rsidR="00C4625E" w:rsidRPr="000E74BE" w:rsidRDefault="00C4625E" w:rsidP="00C4625E">
+    <w:p w14:paraId="23F3AF5B" w14:textId="2EADAC3B" w:rsidR="0003678C" w:rsidRPr="000E17FD" w:rsidRDefault="00C4625E" w:rsidP="000E17FD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
       </w:pPr>
       <w:r w:rsidRPr="000E74BE">
-        <w:t xml:space="preserve">Inserir aqui as conclusões, respeitando a formatação. Não devem ser feitas citações </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="67B8B89E" w14:textId="77777777" w:rsidR="00C4625E" w:rsidRPr="000E74BE" w:rsidRDefault="00C4625E" w:rsidP="00C4625E">
+        <w:t xml:space="preserve">Inserir aqui as conclusões, respeitando a formatação. Não devem ser feitas citações indiretas ou diretas na conclusão. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B8B89E" w14:textId="33C83DB2" w:rsidR="00C4625E" w:rsidRPr="000E74BE" w:rsidRDefault="00C4625E" w:rsidP="00C4625E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E74BE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F280C15" w14:textId="3C78BCF5" w:rsidR="00C4625E" w:rsidRPr="000E74BE" w:rsidRDefault="00C4625E" w:rsidP="0096282D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E74BE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Inserir aqui as referências dos textos/materiais efetivamente citados no desenvolvimento do artigo. As referências devem obedecer a ABNT NBR 6023. </w:t>
       </w:r>
@@ -1451,58 +1469,103 @@
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6843E2E0" w14:textId="77777777" w:rsidR="00C4625E" w:rsidRPr="0089243E" w:rsidRDefault="00C4625E" w:rsidP="00474DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="0089243E">
         <w:t xml:space="preserve">MARINONI, Luiz Guilherme. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E74BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Curso de processo civil.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> v. 1. Teoria geral do p</w:t>
       </w:r>
       <w:r w:rsidRPr="0089243E">
         <w:t xml:space="preserve">rocesso. 3. ed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6392DB" w14:textId="77777777" w:rsidR="00C4625E" w:rsidRPr="0089243E" w:rsidRDefault="00C4625E" w:rsidP="00474DEB">
+    <w:p w14:paraId="0F6392DB" w14:textId="77777777" w:rsidR="00C4625E" w:rsidRDefault="00C4625E" w:rsidP="00474DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="0089243E">
         <w:t>São Paulo: Revista dos Tribunais, 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126DC261" w14:textId="77777777" w:rsidR="0003678C" w:rsidRDefault="0003678C" w:rsidP="00474DEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4141CF47" w14:textId="2AD4F603" w:rsidR="0003678C" w:rsidRPr="0089243E" w:rsidRDefault="00161340" w:rsidP="00474DEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SUTER, José Ricardo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161340">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Entre algoritmos e afetos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161340">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os limites da inteligência artificial na mediação de conflitos familiares</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161340">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Londrina: Editora Thoth, 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5426A945" w14:textId="77777777" w:rsidR="00216D42" w:rsidRPr="005D64D2" w:rsidRDefault="00216D42" w:rsidP="00474DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77E47F01" w14:textId="3A52C4E2" w:rsidR="005D64D2" w:rsidRDefault="00683187" w:rsidP="00474DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk127266661"/>
       <w:r w:rsidRPr="00683187">
         <w:t xml:space="preserve">SUTER, José Ricardo; CACHAPUZ, Rozane da Rosa. A mediação como instrumento fortalecedor do acesso à justiça e da democracia na resolução de conflitos familiares. </w:t>
       </w:r>
       <w:r w:rsidRPr="00683187">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Scientia Iuris</w:t>
       </w:r>
       <w:r w:rsidRPr="00683187">
@@ -1530,123 +1593,116 @@
     </w:p>
     <w:p w14:paraId="509E67BB" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4" w:rsidP="00474DEB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CC06B6" w:rsidSect="00860049">
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1706" w:right="1268" w:bottom="1251" w:left="1704" w:header="22" w:footer="738" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="634BB7C5" w14:textId="77777777" w:rsidR="00367CF8" w:rsidRDefault="00367CF8">
+    <w:p w14:paraId="2CEDB6A5" w14:textId="77777777" w:rsidR="00A65101" w:rsidRDefault="00A65101">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AA9DF21" w14:textId="77777777" w:rsidR="00367CF8" w:rsidRDefault="00367CF8">
+    <w:p w14:paraId="1AADE274" w14:textId="77777777" w:rsidR="00A65101" w:rsidRDefault="00A65101">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Garamond">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1273AAF7" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4">
     <w:pPr>
       <w:spacing w:after="76" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>100</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1658,388 +1714,496 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7A727C20" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AADB5A7" w14:textId="77777777" w:rsidR="00D343F4" w:rsidRDefault="00D343F4" w:rsidP="00D343F4">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="651E9C2F" w14:textId="77777777" w:rsidR="00D343F4" w:rsidRDefault="00D343F4" w:rsidP="00D343F4">
+  <w:p w14:paraId="651E9C2F" w14:textId="4A19820F" w:rsidR="00D343F4" w:rsidRPr="009E1EBB" w:rsidRDefault="009E1EBB" w:rsidP="009E1EBB">
     <w:pPr>
       <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:bCs/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009E1EBB">
+      <w:rPr>
+        <w:bCs/>
         <w:noProof/>
-      </w:rPr>
-[...46 lines deleted...]
-    <w:r>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A77C5D6" wp14:editId="36E7EA2D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-56980</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>45692</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2102537" cy="378035"/>
+              <wp:effectExtent l="0" t="0" r="18415" b="15875"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1562730618" name="Caixa de Texto 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2102537" cy="378035"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5EE6650A" w14:textId="716F1129" w:rsidR="009E1EBB" w:rsidRDefault="009E1EBB">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009E1EBB">
+                            <w:rPr>
+                              <w:b/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:drawing>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CF23EB1" wp14:editId="096C337B">
+                                <wp:extent cx="1920392" cy="261341"/>
+                                <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+                                <wp:docPr id="196274788" name="Imagem 1"/>
+                                <wp:cNvGraphicFramePr>
+                                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                </wp:cNvGraphicFramePr>
+                                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:nvPicPr>
+                                        <pic:cNvPr id="1152596499" name=""/>
+                                        <pic:cNvPicPr/>
+                                      </pic:nvPicPr>
+                                      <pic:blipFill>
+                                        <a:blip r:embed="rId1"/>
+                                        <a:stretch>
+                                          <a:fillRect/>
+                                        </a:stretch>
+                                      </pic:blipFill>
+                                      <pic:spPr>
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="2040552" cy="277693"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="rect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                      </pic:spPr>
+                                    </pic:pic>
+                                  </a:graphicData>
+                                </a:graphic>
+                              </wp:inline>
+                            </w:drawing>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7A77C5D6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.5pt;margin-top:3.6pt;width:165.55pt;height:29.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAYj5ZKNAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tZ0Rp8hSZBgQ&#13;&#10;tAXSoWdFlmIDsqhJSuzs14+SnY92PQ27KKRIP5GPj5ndt7UiB2FdBTqnw0FKidAcikrvcvrzZfXl&#13;&#10;jhLnmS6YAi1yehSO3s8/f5o1JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2SUZreJA3Ywljgwjm8feiCdB7xpRTcP0nphCcqp1ibj6eN5zacyXzGsp1lpqx4Xwb7hypqVml8&#13;&#10;9Az1wDwje1v9BVVX3IID6Qcc6gSkrLiIPWA3w/RdN5uSGRF7QXKcOdPk/h8sfzxszLMlvv0GLQ4w&#13;&#10;ENIYlzm8DP200tbhFyslGEcKj2faROsJx8vRMB1Nx7eUcIyNb+/S8TTAJJevjXX+u4CaBCOnFscS&#13;&#10;2WKHtfNd6iklPOZAVcWqUio6QQpiqSw5MByi8rFGBH+TpTRpcnoznqYR+E0siumCsN19gIB4SmPN&#13;&#10;l96D5dtt2xOyheKIPFnoJOQMX1XYzJo5/8wsagapwT3wT3hIBVgM9BYlJdjfH92HfBwlRilpUIM5&#13;&#10;db/2zApK1A+NQ/46nEyCaKMzmd6O0LHXke11RO/rJSBDQ9w4w6MZ8r06mdJC/YrrsgivYohpjm/n&#13;&#10;1J/Mpe82A9eNi8UiJqFMDfNrvTE8QIeJhFG9tK/Mmn6eHpXwCCe1suzdWLvc8KWGxd6DrOLMA8Ed&#13;&#10;qz3vKPGomn4dww5d+zHr8qcx/wMAAP//AwBQSwMEFAAGAAgAAAAhAGhVUeHiAAAADAEAAA8AAABk&#13;&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7aVrSmmZTgkUEFcS2F2/bZEyC2dmQnbbpv3c8&#13;&#10;6eXB8Jj33pdtRtepMw6h9WRgNo1AIZW+aqk2cNg/TVagAluqbOcJDVwxwCa/vclsWvkLfeB5x7WS&#13;&#10;EAqpNdAw96nWoWzQ2TD1PZJ4X35wluUcal0N9iLhrtNxFCXa2ZakobE9PjZYfu9OzsDL4tNu5/yK&#13;&#10;V6bxvSieV/0ivBlzfzdu1yLFGhTjyH8f8Msg+yGXYUd/oiqozsDkQXjYwDIGJfY8jmegjgaSZAk6&#13;&#10;z/R/iPwHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGI+WSjQCAAB8BAAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaFVR4eIAAAAMAQAADwAAAAAA&#13;&#10;AAAAAAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="5EE6650A" w14:textId="716F1129" w:rsidR="009E1EBB" w:rsidRDefault="009E1EBB">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009E1EBB">
+                      <w:rPr>
+                        <w:b/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:drawing>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CF23EB1" wp14:editId="096C337B">
+                          <wp:extent cx="1920392" cy="261341"/>
+                          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+                          <wp:docPr id="196274788" name="Imagem 1"/>
+                          <wp:cNvGraphicFramePr>
+                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                          </wp:cNvGraphicFramePr>
+                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:nvPicPr>
+                                  <pic:cNvPr id="1152596499" name=""/>
+                                  <pic:cNvPicPr/>
+                                </pic:nvPicPr>
+                                <pic:blipFill>
+                                  <a:blip r:embed="rId1"/>
+                                  <a:stretch>
+                                    <a:fillRect/>
+                                  </a:stretch>
+                                </pic:blipFill>
+                                <pic:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="0"/>
+                                    <a:ext cx="2040552" cy="277693"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                </pic:spPr>
+                              </pic:pic>
+                            </a:graphicData>
+                          </a:graphic>
+                        </wp:inline>
+                      </w:drawing>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00D343F4" w:rsidRPr="009E1EBB">
       <w:rPr>
         <w:b/>
-        <w:sz w:val="20"/>
-[...8 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
       <w:t>Revista Juris UniToledo</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D343F4" w:rsidRPr="009E1EBB">
       <w:rPr>
         <w:bCs/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> – Curso de Direito - Centro Universitário Toledo Wyden</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="625AB314" w14:textId="4BF04F30" w:rsidR="00D343F4" w:rsidRDefault="00D343F4" w:rsidP="00D343F4">
+  <w:p w14:paraId="625AB314" w14:textId="66EC507F" w:rsidR="00D343F4" w:rsidRDefault="00D343F4" w:rsidP="009E1EBB">
     <w:pPr>
       <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:bCs/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009E1EBB">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Araçatuba/SP-Brasil, 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00816F64" w:rsidRPr="009E1EBB">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E1EBB">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>,</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E1EBB">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E1EBB">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Vol. </w:t>
+    </w:r>
+    <w:r w:rsidR="00860049" w:rsidRPr="009E1EBB">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00816F64" w:rsidRPr="009E1EBB">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E1EBB">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>, Núm. 1, pp. 1-26, e-ISSN: 2526-6500</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4A6CB179" w14:textId="20CC7355" w:rsidR="009E1EBB" w:rsidRPr="009E1EBB" w:rsidRDefault="009E1EBB" w:rsidP="009E1EBB">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:bCs/>
-        <w:sz w:val="20"/>
-[...90 lines deleted...]
-      <w:t>ISSN: 2526-6500</w:t>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>DOI: XXXXXXXXXXXXXXX</w:t>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-35432067"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="40BB4072" w14:textId="27122A6C" w:rsidR="00D343F4" w:rsidRDefault="00D343F4">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B00339" wp14:editId="23F07B28">
-[...1 lines deleted...]
-                  <wp:effectExtent l="9525" t="9525" r="0" b="2540"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B00339" wp14:editId="501B6266">
+                  <wp:extent cx="4612717" cy="45719"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:docPr id="162228103" name="Fluxograma: Decisão 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="5467350" cy="45085"/>
+                            <a:ext cx="4612717" cy="45719"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartDecision">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:pattFill prst="ltHorz">
                             <a:fgClr>
                               <a:srgbClr val="000000"/>
                             </a:fgClr>
                             <a:bgClr>
                               <a:srgbClr val="FFFFFF"/>
                             </a:bgClr>
                           </a:pattFill>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:shapetype w14:anchorId="102BB8A1" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
+                <v:shapetype w14:anchorId="24B5DA48" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
-                <v:shape id="Fluxograma: Decisão 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaEvGmCgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadrS7i5R09WqVQFp&#10;+ZAWuDuOnVg4HjN2my6/nrEbtRVwQvhgeTwzb948j1f3x96yg8JgwFV8NplyppyExri24l+/7F7d&#10;cRaicI2w4FTFn1Xg9+uXL1aDL9UcOrCNQkYgLpSDr3gXoy+LIshO9SJMwCtHTg3Yi0gmtkWDYiD0&#10;3hbz6fSmGAAbjyBVCHS7PTn5OuNrrWT8pHVQkdmKE7eYd8x7nfZivRJli8J3Ro40xD+w6IVxVPQM&#10;tRVRsD2aP6B6IxEC6DiR0BegtZEq90DdzKa/dfPUCa9yLyRO8GeZwv+DlR8PT/4zJurBP4L8HpiD&#10;TSdcqx4QYeiUaKjcLAlVDD6U54RkBEpl9fABGnpasY+QNThq7Jm2xn9LiQma+mTHLPrzWXR1jEzS&#10;5XJxc/t6SW8jybdYTu+WuZYoE0xK9hjiWwU9S4eKawsDEcS4VdKkscsVxOExxMTxEp9zRYw7Y+2Y&#10;a+M7wJ85Qbcbi7ltbGs6soNII5LXSOAcUv81dpfXGDuGpPJjyYRtXdodJAoncukm65ikS1Mayhqa&#10;Z5IR4TSc9Jno0CWebKDBrHj4sReoOLPvHT3Fm9likSY5G4vl7ZwMvPbU1x7hJEFVPHJ2Om7iafr3&#10;Hk3bUaXTCzl4oOfTJmt4YTWSpeHL0o4fJU33tZ2jLt95/QsAAP//AwBQSwMEFAAGAAgAAAAhAFV2&#10;giLaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpEINMZsixUJVKNio&#10;5212mgSzMyG7beO/d/SilwePN7z3TbGcfK9OOIaOyUA6S0Ah1ew6agy8VeubDFSIlpztmdDAFwZY&#10;lpcXhc0dn+kVT7vYKCmhkFsDbYxDrnWoW/Q2zHhAkuzAo7dR7NhoN9qzlPtez5Nkob3tSBZaO+Cq&#10;xfpzd/QGbrd6U1Uv/Ezrp9XH/PC+2WaPbMz11fRwDyriFP+O4Qdf0KEUpj0fyQXVG5BH4q9Kli1S&#10;sXsDdynostD/2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABoS8aYKAgAAFgQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFV2giLaAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="black" stroked="f">
+                <v:shape id="Fluxograma: Decisão 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:363.2pt;height:3.6pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDs/CDjCQIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZqqbNmo6WrVqoC0&#13;&#10;fEgL3B3HTiIcjxm7TcuvZ+xEbQWcED5YHs/MmzfP4/XDqTfsqNB3YEuez+acKSuh7mxT8q9f9q/e&#13;&#10;cOaDsLUwYFXJz8rzh83LF+vBFWoBLZhaISMQ64vBlbwNwRVZ5mWreuFn4JQlpwbsRSATm6xGMRB6&#13;&#10;b7LFfH6XDYC1Q5DKe7rdjU6+SfhaKxk+ae1VYKbkxC2kHdNexT3brEXRoHBtJyca4h9Y9KKzVPQC&#13;&#10;tRNBsAN2f0D1nUTwoMNMQp+B1p1UqQfqJp//1s1zK5xKvZA43l1k8v8PVn48PrvPGKl79wTyu2cW&#13;&#10;tq2wjXpEhKFVoqZyeRQqG5wvLgnR8JTKquED1PS04hAgaXDS2DNtOvctJkZo6pOdkujni+jqFJik&#13;&#10;y+VdvljlK84k+ZavV/l9qiWKCBOTHfrwVkHP4qHk2sBABDHslOzi2KUK4vjkQ+R4jU+5IoR9Z8yU&#13;&#10;a8I7wJ8pQTdbg6ltbCo6sqOII5LWROASUv01dp/WFDuFxPJTyYhtbNwtRAojuXiTdIzSxSn1RQX1&#13;&#10;mWREGIeTPhMd2siTDTSYJfc/DgIVZ+a9pae4z5fLOMnJIL0WZOCtp7r1CCsJquSBs/G4DeP0Hxx2&#13;&#10;TUuVxhey8EjPp7uk4ZXVRJaGL0k7fZQ43bd2irp+580vAAAA//8DAFBLAwQUAAYACAAAACEAPdjr&#13;&#10;T94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8h82YeJMtxCAt3RKjQWM8UTHB&#13;&#10;29Id22J3tuku0P57By54eZnJy7x5X7rsbSOO2PnakYLJOAKBVDhTU6lg87m6n4PwQZPRjSNUMKCH&#13;&#10;ZTa6SXVi3InWeMxDKTiEfKIVVCG0iZS+qNBqP3YtEns/rrM68NqV0nT6xOG2kdMomkmra+IPlW7x&#13;&#10;ucLiNz9YBdvh2+FqeP+af0zit83rNt/Hca3U3W3/smB5WoAI2IfrBZwZuD9kXGznDmS8aBQwTbgo&#13;&#10;e4/T2QOI3XkAmaXyP0D2BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOz8IOMJAgAAFgQA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD3Y60/eAAAA&#13;&#10;CAEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId2" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="6AA431F3" w14:textId="40D784E5" w:rsidR="00D343F4" w:rsidRDefault="00D343F4">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3094F576" w14:textId="77777777" w:rsidR="00D343F4" w:rsidRPr="006F6265" w:rsidRDefault="00D343F4" w:rsidP="00A469AD">
     <w:pPr>
       <w:spacing w:after="0" w:line="246" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B8DCF05" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="003D3DF7">
     <w:pPr>
       <w:spacing w:after="76" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00216D42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00AF52B4">
@@ -2092,82 +2256,82 @@
   </w:p>
   <w:p w14:paraId="7CED630E" w14:textId="77777777" w:rsidR="00580E08" w:rsidRPr="00580E08" w:rsidRDefault="00580E08" w:rsidP="00580E08">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00580E08">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>3 – Inserir filiação dos autores</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> e e-mail;</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AF15F88" w14:textId="77777777" w:rsidR="00367CF8" w:rsidRDefault="00367CF8">
+    <w:p w14:paraId="4AF7E616" w14:textId="77777777" w:rsidR="00A65101" w:rsidRDefault="00A65101">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk158749734"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F8314B8" w14:textId="77777777" w:rsidR="00367CF8" w:rsidRDefault="00367CF8">
+    <w:p w14:paraId="513D7AFB" w14:textId="77777777" w:rsidR="00A65101" w:rsidRDefault="00A65101">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1953EAFB" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4">
     <w:pPr>
       <w:spacing w:after="76" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="258" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="436A4EB0" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4">
     <w:pPr>
       <w:spacing w:after="76" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="258" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
@@ -2266,156 +2430,138 @@
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">ARTIGO DE REVISÃO </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7630BD6B" w14:textId="7056EFE3" w:rsidR="00CC06B6" w:rsidRDefault="00AF52B4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46DFA290" w14:textId="588FF1BF" w:rsidR="00CC06B6" w:rsidRPr="007E7DB3" w:rsidRDefault="00297880">
     <w:pPr>
       <w:spacing w:after="76" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="258" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...23 lines deleted...]
-      <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76200563" wp14:editId="7047C345">
-[...2 lines deleted...]
-          <wp:docPr id="547983220" name="Imagem 5" descr="Uma imagem contendo Forma&#10;&#10;Descrição gerada automaticamente"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6646F42B" wp14:editId="01F70293">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1082040</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-33655</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7581900" cy="1144905"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21324"/>
+              <wp:lineTo x="21564" y="21324"/>
+              <wp:lineTo x="21564" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1911809049" name="Imagem 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1669441637" name="Imagem 5" descr="Uma imagem contendo Forma&#10;&#10;Descrição gerada automaticamente"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 8"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5669280" cy="1085850"/>
+                    <a:ext cx="7581900" cy="1144905"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
-    </w:r>
-[...20 lines deleted...]
-      <w:t>ARTIGO</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5074CF40" w14:textId="77777777" w:rsidR="00CC06B6" w:rsidRDefault="00B30E73" w:rsidP="00B30E73">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="76" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="258" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r w:rsidRPr="0015281F">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DF473D4" wp14:editId="560C8579">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5204460</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>147955</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="866775" cy="687705"/>
@@ -2635,73 +2781,73 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>ARTIGO DE REVISÃO</w:t>
     </w:r>
     <w:r w:rsidR="0015281F">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>/ORIGINAL</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:152.85pt;height:2in;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:152.7pt;height:2in;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="166850DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88C8D672"/>
     <w:lvl w:ilvl="0" w:tplc="863AD7CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
@@ -2872,231 +3018,267 @@
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1781682960">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="181"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="127"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC06B6"/>
     <w:rsid w:val="000257E3"/>
     <w:rsid w:val="00030DC4"/>
+    <w:rsid w:val="0003678C"/>
+    <w:rsid w:val="00037E23"/>
     <w:rsid w:val="000502D0"/>
+    <w:rsid w:val="00065954"/>
     <w:rsid w:val="00097046"/>
     <w:rsid w:val="000A31AD"/>
+    <w:rsid w:val="000B7F7E"/>
     <w:rsid w:val="000C5FCA"/>
     <w:rsid w:val="000D1F3E"/>
     <w:rsid w:val="000D23D1"/>
+    <w:rsid w:val="000E17FD"/>
     <w:rsid w:val="000E28C5"/>
     <w:rsid w:val="001021E6"/>
     <w:rsid w:val="00122A73"/>
     <w:rsid w:val="001230C2"/>
     <w:rsid w:val="0015281F"/>
+    <w:rsid w:val="00161340"/>
     <w:rsid w:val="00164502"/>
     <w:rsid w:val="001775CF"/>
     <w:rsid w:val="00183583"/>
     <w:rsid w:val="001E1E50"/>
+    <w:rsid w:val="00203EAA"/>
     <w:rsid w:val="00216D42"/>
     <w:rsid w:val="002227E9"/>
     <w:rsid w:val="00223B8C"/>
     <w:rsid w:val="00232875"/>
     <w:rsid w:val="00245938"/>
     <w:rsid w:val="00252696"/>
     <w:rsid w:val="00267CF2"/>
+    <w:rsid w:val="0029028D"/>
+    <w:rsid w:val="00291B56"/>
+    <w:rsid w:val="00297880"/>
     <w:rsid w:val="002D2A3C"/>
     <w:rsid w:val="00301FA0"/>
     <w:rsid w:val="00311F32"/>
     <w:rsid w:val="00350000"/>
     <w:rsid w:val="00367CF8"/>
     <w:rsid w:val="003D0B0E"/>
     <w:rsid w:val="003D3DF7"/>
     <w:rsid w:val="003E2D22"/>
+    <w:rsid w:val="003E5A1B"/>
+    <w:rsid w:val="003E5E86"/>
     <w:rsid w:val="003F6A15"/>
     <w:rsid w:val="004107DF"/>
     <w:rsid w:val="00424EC7"/>
     <w:rsid w:val="00474DEB"/>
     <w:rsid w:val="004A4590"/>
     <w:rsid w:val="004F4F2B"/>
     <w:rsid w:val="005061BC"/>
     <w:rsid w:val="0050686E"/>
     <w:rsid w:val="0055576C"/>
     <w:rsid w:val="00580E08"/>
     <w:rsid w:val="0059504F"/>
     <w:rsid w:val="005A42BD"/>
     <w:rsid w:val="005A7138"/>
     <w:rsid w:val="005B57C8"/>
     <w:rsid w:val="005D206C"/>
     <w:rsid w:val="005D2956"/>
     <w:rsid w:val="005D64D2"/>
     <w:rsid w:val="005E0B15"/>
     <w:rsid w:val="005F1F61"/>
     <w:rsid w:val="005F79FF"/>
     <w:rsid w:val="00616755"/>
     <w:rsid w:val="00660E68"/>
     <w:rsid w:val="006612B1"/>
     <w:rsid w:val="006650EA"/>
     <w:rsid w:val="00677677"/>
     <w:rsid w:val="00683187"/>
     <w:rsid w:val="006C1D0F"/>
+    <w:rsid w:val="006C2CE3"/>
     <w:rsid w:val="006F6265"/>
+    <w:rsid w:val="00700728"/>
     <w:rsid w:val="007202E6"/>
     <w:rsid w:val="00724EC5"/>
     <w:rsid w:val="00743418"/>
     <w:rsid w:val="0075427A"/>
+    <w:rsid w:val="00762533"/>
     <w:rsid w:val="00771043"/>
     <w:rsid w:val="007A5DED"/>
+    <w:rsid w:val="007C5A40"/>
     <w:rsid w:val="007C7DF4"/>
+    <w:rsid w:val="007E7DB3"/>
     <w:rsid w:val="007F1B47"/>
     <w:rsid w:val="007F7FEE"/>
     <w:rsid w:val="008023ED"/>
     <w:rsid w:val="00816F64"/>
     <w:rsid w:val="00842D2C"/>
     <w:rsid w:val="00860049"/>
     <w:rsid w:val="00870E70"/>
     <w:rsid w:val="008776F0"/>
     <w:rsid w:val="00883364"/>
     <w:rsid w:val="00883B04"/>
     <w:rsid w:val="008C1747"/>
     <w:rsid w:val="008C19D4"/>
     <w:rsid w:val="008D4377"/>
     <w:rsid w:val="008D602B"/>
     <w:rsid w:val="008E64C2"/>
     <w:rsid w:val="008E75D2"/>
+    <w:rsid w:val="008F4FB3"/>
+    <w:rsid w:val="008F58E7"/>
     <w:rsid w:val="0096282D"/>
+    <w:rsid w:val="00962E90"/>
+    <w:rsid w:val="0098157A"/>
     <w:rsid w:val="009978B5"/>
     <w:rsid w:val="009A4C5A"/>
+    <w:rsid w:val="009E1EBB"/>
     <w:rsid w:val="009F6915"/>
     <w:rsid w:val="00A25435"/>
     <w:rsid w:val="00A400A0"/>
     <w:rsid w:val="00A469AD"/>
     <w:rsid w:val="00A63483"/>
+    <w:rsid w:val="00A65101"/>
     <w:rsid w:val="00A82989"/>
     <w:rsid w:val="00AB4136"/>
     <w:rsid w:val="00AF52B4"/>
+    <w:rsid w:val="00B10E04"/>
     <w:rsid w:val="00B26CF7"/>
     <w:rsid w:val="00B30E73"/>
     <w:rsid w:val="00B322CD"/>
     <w:rsid w:val="00B53149"/>
     <w:rsid w:val="00B55405"/>
     <w:rsid w:val="00B9681D"/>
     <w:rsid w:val="00BA3F3B"/>
+    <w:rsid w:val="00BB60AE"/>
     <w:rsid w:val="00BE6474"/>
     <w:rsid w:val="00BF7822"/>
     <w:rsid w:val="00C02BBA"/>
+    <w:rsid w:val="00C04FC1"/>
+    <w:rsid w:val="00C30A1B"/>
     <w:rsid w:val="00C4625E"/>
     <w:rsid w:val="00CC06B6"/>
     <w:rsid w:val="00CD0941"/>
+    <w:rsid w:val="00CE0C2E"/>
+    <w:rsid w:val="00CF16A5"/>
     <w:rsid w:val="00D0022A"/>
     <w:rsid w:val="00D343F4"/>
     <w:rsid w:val="00D4689B"/>
     <w:rsid w:val="00D64119"/>
+    <w:rsid w:val="00DC2316"/>
     <w:rsid w:val="00E15B34"/>
     <w:rsid w:val="00E81077"/>
+    <w:rsid w:val="00EA0836"/>
+    <w:rsid w:val="00EA68E2"/>
     <w:rsid w:val="00EB2817"/>
     <w:rsid w:val="00EC46DE"/>
+    <w:rsid w:val="00EC6612"/>
     <w:rsid w:val="00EE1504"/>
     <w:rsid w:val="00EE63BD"/>
+    <w:rsid w:val="00F3606D"/>
     <w:rsid w:val="00F512EB"/>
     <w:rsid w:val="00F936BD"/>
+    <w:rsid w:val="00FC110C"/>
     <w:rsid w:val="00FD3B7E"/>
+    <w:rsid w:val="00FF103D"/>
     <w:rsid w:val="00FF12EF"/>
     <w:rsid w:val="00FF3B57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="281F1475"/>
   <w15:docId w15:val="{79A63BAC-8747-43F4-AE59-39AE39589B7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3563,75 +3745,86 @@
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00580E08"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EE1504"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00161340"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -3855,73 +4048,105 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{d921a7ff-3e78-486d-a8d9-51d17cf22700}" enabled="1" method="Privileged" siteId="{29e081cc-983f-4d52-b1d0-103595213bc6}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>639</Words>
-  <Characters>3609</Characters>
+  <Words>682</Words>
+  <Characters>3687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4206</CharactersWithSpaces>
+  <CharactersWithSpaces>4361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JOSÉ RICARDO SUTER</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d921a7ff-3e78-486d-a8d9-51d17cf22700_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d921a7ff-3e78-486d-a8d9-51d17cf22700_SetDate">
+    <vt:lpwstr>2026-08-25T17:46:36Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d921a7ff-3e78-486d-a8d9-51d17cf22700_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d921a7ff-3e78-486d-a8d9-51d17cf22700_Name">
+    <vt:lpwstr>Pública</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d921a7ff-3e78-486d-a8d9-51d17cf22700_SiteId">
+    <vt:lpwstr>29e081cc-983f-4d52-b1d0-103595213bc6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d921a7ff-3e78-486d-a8d9-51d17cf22700_ActionId">
+    <vt:lpwstr>ee8d9b1d-a010-4196-a76d-bd1bec1e499d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d921a7ff-3e78-486d-a8d9-51d17cf22700_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>